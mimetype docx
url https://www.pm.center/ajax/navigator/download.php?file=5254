--- v0 (2026-06-07)
+++ v1 (2026-09-15)
@@ -5,55 +5,54 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="783E05BF" w14:textId="77777777" w:rsidR="007004FA" w:rsidRDefault="007004FA" w:rsidP="00350E1F">
+    <w:p w14:paraId="783E05BF" w14:textId="77777777" w:rsidR="007004FA" w:rsidRDefault="007004FA" w:rsidP="00966016">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E8AE2DB" w14:textId="0EE16721" w:rsidR="00F73F2B" w:rsidRPr="00CE69D0" w:rsidRDefault="006A3C1B" w:rsidP="00350E1F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE69D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -3516,59 +3515,58 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D5168" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>связей</w:t>
       </w:r>
       <w:r w:rsidR="00352C58" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9CCB39" w14:textId="77777777" w:rsidR="00894A73" w:rsidRPr="00D35A4F" w:rsidRDefault="00894A73" w:rsidP="00894A73">
+    <w:p w14:paraId="0B9CCB39" w14:textId="77777777" w:rsidR="00894A73" w:rsidRPr="00D35A4F" w:rsidRDefault="00894A73" w:rsidP="00966016">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="284"/>
-        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35A11060" w14:textId="40131215" w:rsidR="00311B22" w:rsidRDefault="0038029C" w:rsidP="00894A73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D35A4F">
         <w:rPr>
@@ -3590,66 +3588,67 @@
       <w:r w:rsidR="00AA7798" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">мероприятий (результатов) </w:t>
       </w:r>
       <w:r w:rsidR="00352C58" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>федеральных проектов, ведомственных проектов, комплексов процессных мероприятий</w:t>
       </w:r>
       <w:r w:rsidR="00AA7798" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> с показателями Единого плана</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDA7EF2" w14:textId="77777777" w:rsidR="00894A73" w:rsidRPr="00D35A4F" w:rsidRDefault="00894A73" w:rsidP="00894A73">
+    <w:p w14:paraId="4EDA7EF2" w14:textId="77777777" w:rsidR="00894A73" w:rsidRPr="00D35A4F" w:rsidRDefault="00894A73" w:rsidP="00966016">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="446B0E87" w14:textId="2509D25A" w:rsidR="00EE4937" w:rsidRPr="00D35A4F" w:rsidRDefault="00EE4937" w:rsidP="00894A73">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -4560,51 +4559,51 @@
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18022256" w14:textId="04848E78" w:rsidR="00D9313F" w:rsidRPr="00D35A4F" w:rsidRDefault="00E83572" w:rsidP="007D5300">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk214985257"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk214985257"/>
       <w:r w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Предложени</w:t>
       </w:r>
       <w:r w:rsidR="003125E6" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на изменение подлеж</w:t>
       </w:r>
@@ -4626,51 +4625,51 @@
       </w:r>
       <w:r w:rsidR="003125E6" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>й</w:t>
       </w:r>
       <w:r w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> запрос</w:t>
       </w:r>
       <w:r w:rsidR="000C0001" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на изменение </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>руководителем федерального проекта, ведомственного проекта, ответственным исполнителем комплекса процессных мероприятий.</w:t>
       </w:r>
       <w:r w:rsidR="00D9313F" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF48CB4" w14:textId="1ED83B01" w:rsidR="00DD5C2B" w:rsidRPr="00D35A4F" w:rsidRDefault="00E83572" w:rsidP="005666F8">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
@@ -5690,51 +5689,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F41608" w14:textId="6564F3C1" w:rsidR="000D4EA7" w:rsidRPr="00D35A4F" w:rsidRDefault="00A96D36" w:rsidP="00E06787">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk225168162"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk225168162"/>
       <w:r w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Департамент проектной деятельности </w:t>
       </w:r>
       <w:r w:rsidR="00042EE5" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства </w:t>
       </w:r>
       <w:r w:rsidR="006B229F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007D2B5F" w:rsidRPr="00D35A4F">
@@ -5835,51 +5834,51 @@
       </w:r>
       <w:r w:rsidR="006E2A1B" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00042EE5" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>несоответствия.</w:t>
       </w:r>
       <w:r w:rsidR="003E7D88" w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="31352860" w14:textId="6CE823BA" w:rsidR="000D4EA7" w:rsidRPr="00D35A4F" w:rsidRDefault="000D4EA7" w:rsidP="006A3DCF">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Разногласия, возникшие в ходе согласования единого запроса, предусматривающего </w:t>
       </w:r>
@@ -5918,52 +5917,50 @@
       </w:r>
       <w:r w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>положением об организации проектной деятельности, положением о системе управления государственными программами.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C592F27" w14:textId="567C2EDC" w:rsidR="00C635C9" w:rsidRPr="00D35A4F" w:rsidRDefault="00C635C9" w:rsidP="006B2364">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="751E9971" w14:textId="31F176FE" w:rsidR="0038029C" w:rsidRPr="00D35A4F" w:rsidRDefault="0038029C" w:rsidP="002B5CF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D35A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Исключение</w:t>
@@ -6889,160 +6886,160 @@
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>__________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E00F98" w:rsidRPr="00D35A4F" w:rsidSect="00F36468">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="285488EC" w14:textId="77777777" w:rsidR="003D0271" w:rsidRDefault="003D0271" w:rsidP="00F94D26">
+    <w:p w14:paraId="6AB3C086" w14:textId="77777777" w:rsidR="00603178" w:rsidRDefault="00603178" w:rsidP="00F94D26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E7DBD3D" w14:textId="77777777" w:rsidR="003D0271" w:rsidRDefault="003D0271" w:rsidP="00F94D26">
+    <w:p w14:paraId="1A015FCE" w14:textId="77777777" w:rsidR="00603178" w:rsidRDefault="00603178" w:rsidP="00F94D26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DBE5FA6" w14:textId="77777777" w:rsidR="003D0271" w:rsidRDefault="003D0271"/>
+    <w:p w14:paraId="40AFD128" w14:textId="77777777" w:rsidR="00603178" w:rsidRDefault="00603178"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="11B0BBE7" w14:textId="29AB86D2" w:rsidR="00F90CCC" w:rsidRPr="005C53BB" w:rsidRDefault="00F90CCC">
     <w:pPr>
       <w:pStyle w:val="af4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="55A52923" w14:textId="77777777" w:rsidR="00F90CCC" w:rsidRDefault="00F90CCC">
     <w:pPr>
       <w:pStyle w:val="af4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66717617" w14:textId="77777777" w:rsidR="003D0271" w:rsidRDefault="003D0271" w:rsidP="00F94D26">
+    <w:p w14:paraId="7D21A092" w14:textId="77777777" w:rsidR="00603178" w:rsidRDefault="00603178" w:rsidP="00F94D26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A7B51D2" w14:textId="77777777" w:rsidR="003D0271" w:rsidRDefault="003D0271" w:rsidP="00F94D26">
+    <w:p w14:paraId="16F3762B" w14:textId="77777777" w:rsidR="00603178" w:rsidRDefault="00603178" w:rsidP="00F94D26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="50D7DF1A" w14:textId="77777777" w:rsidR="003D0271" w:rsidRDefault="003D0271"/>
+    <w:p w14:paraId="192FA092" w14:textId="77777777" w:rsidR="00603178" w:rsidRDefault="00603178"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="55902CB0" w14:textId="488F5A02" w:rsidR="00C635C9" w:rsidRPr="001B18C0" w:rsidRDefault="00C635C9" w:rsidP="006B229F">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005B0154">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B0154">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0154">
@@ -13637,51 +13634,51 @@
   </w:num>
   <w:num w:numId="61">
     <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="62">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="63">
     <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="64">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="65">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="66">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F94D26"/>
     <w:rsid w:val="000005DB"/>
     <w:rsid w:val="00000947"/>
@@ -15098,50 +15095,51 @@
     <w:rsid w:val="005E71C7"/>
     <w:rsid w:val="005E765F"/>
     <w:rsid w:val="005F04F3"/>
     <w:rsid w:val="005F137A"/>
     <w:rsid w:val="005F1BD0"/>
     <w:rsid w:val="005F210B"/>
     <w:rsid w:val="005F2A9D"/>
     <w:rsid w:val="005F2EC3"/>
     <w:rsid w:val="005F315E"/>
     <w:rsid w:val="005F4B42"/>
     <w:rsid w:val="005F5D5E"/>
     <w:rsid w:val="005F5FB3"/>
     <w:rsid w:val="005F6254"/>
     <w:rsid w:val="005F63B2"/>
     <w:rsid w:val="005F65EE"/>
     <w:rsid w:val="005F6613"/>
     <w:rsid w:val="005F6CEF"/>
     <w:rsid w:val="005F764A"/>
     <w:rsid w:val="005F7F85"/>
     <w:rsid w:val="006005CE"/>
     <w:rsid w:val="006005EA"/>
     <w:rsid w:val="00600C70"/>
     <w:rsid w:val="0060276F"/>
     <w:rsid w:val="006029D9"/>
     <w:rsid w:val="00602A08"/>
+    <w:rsid w:val="00603178"/>
     <w:rsid w:val="0060327F"/>
     <w:rsid w:val="00604095"/>
     <w:rsid w:val="00605342"/>
     <w:rsid w:val="006054B7"/>
     <w:rsid w:val="00605919"/>
     <w:rsid w:val="00605D92"/>
     <w:rsid w:val="00606054"/>
     <w:rsid w:val="00606B73"/>
     <w:rsid w:val="00607B9F"/>
     <w:rsid w:val="006101D1"/>
     <w:rsid w:val="00610AD0"/>
     <w:rsid w:val="00611930"/>
     <w:rsid w:val="00611A98"/>
     <w:rsid w:val="00611DA2"/>
     <w:rsid w:val="0061221D"/>
     <w:rsid w:val="0061279E"/>
     <w:rsid w:val="0061461E"/>
     <w:rsid w:val="00614D82"/>
     <w:rsid w:val="006153D6"/>
     <w:rsid w:val="0061563C"/>
     <w:rsid w:val="00615663"/>
     <w:rsid w:val="006167F9"/>
     <w:rsid w:val="00616DB0"/>
     <w:rsid w:val="00616E1E"/>
     <w:rsid w:val="006172B6"/>
@@ -15880,50 +15878,51 @@
     <w:rsid w:val="0095097C"/>
     <w:rsid w:val="00950E13"/>
     <w:rsid w:val="00951371"/>
     <w:rsid w:val="009518E0"/>
     <w:rsid w:val="00951F3E"/>
     <w:rsid w:val="00952169"/>
     <w:rsid w:val="009521C2"/>
     <w:rsid w:val="00952869"/>
     <w:rsid w:val="00952C6C"/>
     <w:rsid w:val="009530A7"/>
     <w:rsid w:val="00953AA3"/>
     <w:rsid w:val="00954325"/>
     <w:rsid w:val="00955464"/>
     <w:rsid w:val="00955C43"/>
     <w:rsid w:val="00957034"/>
     <w:rsid w:val="00960D44"/>
     <w:rsid w:val="00961115"/>
     <w:rsid w:val="00961872"/>
     <w:rsid w:val="0096188F"/>
     <w:rsid w:val="00963816"/>
     <w:rsid w:val="0096484E"/>
     <w:rsid w:val="00964892"/>
     <w:rsid w:val="00964B6D"/>
     <w:rsid w:val="00965136"/>
     <w:rsid w:val="0096516B"/>
+    <w:rsid w:val="00966016"/>
     <w:rsid w:val="0096643B"/>
     <w:rsid w:val="00966696"/>
     <w:rsid w:val="00966874"/>
     <w:rsid w:val="00966A6F"/>
     <w:rsid w:val="00966AEA"/>
     <w:rsid w:val="0096765C"/>
     <w:rsid w:val="00967A1D"/>
     <w:rsid w:val="00970567"/>
     <w:rsid w:val="009706B2"/>
     <w:rsid w:val="00970A4D"/>
     <w:rsid w:val="00970CAB"/>
     <w:rsid w:val="009715F1"/>
     <w:rsid w:val="009718BE"/>
     <w:rsid w:val="009736EE"/>
     <w:rsid w:val="00973AAA"/>
     <w:rsid w:val="00974010"/>
     <w:rsid w:val="009743A3"/>
     <w:rsid w:val="009748BE"/>
     <w:rsid w:val="009751E3"/>
     <w:rsid w:val="00976D72"/>
     <w:rsid w:val="00977977"/>
     <w:rsid w:val="009803B7"/>
     <w:rsid w:val="00981A50"/>
     <w:rsid w:val="00981CCC"/>
     <w:rsid w:val="009820F4"/>
@@ -18727,51 +18726,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{655E5754-D42A-4CFE-830E-42B4BA5B5C75}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FB78D86-E2DE-4B48-BB3A-BA6913489955}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2128</Words>
   <Characters>12132</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>101</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>