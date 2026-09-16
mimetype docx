--- v0 (2026-06-09)
+++ v1 (2026-09-16)
@@ -6,386 +6,161 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:tbl>
-[...326 lines deleted...]
-    <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73BA8" w:rsidRDefault="00D73BA8" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73BA8" w:rsidRDefault="00D73BA8" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73BA8" w:rsidRDefault="00D73BA8" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73BA8" w:rsidRDefault="00D73BA8" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73BA8" w:rsidRDefault="00D73BA8" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73BA8" w:rsidRDefault="00D73BA8" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73BA8" w:rsidRDefault="00D73BA8" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73BA8" w:rsidRDefault="00D73BA8" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73BA8" w:rsidRDefault="00D73BA8" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73BA8" w:rsidRPr="007E2E35" w:rsidRDefault="00D73BA8" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -447,51 +222,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001C1A86" w:rsidRPr="0094395B" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="EditableAreaBottom"/>
+      <w:bookmarkStart w:id="1" w:name="EditableAreaBottom"/>
     </w:p>
     <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -748,52 +523,50 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00712BA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Заседания проектного комитета рекомендуется проводить</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>в соответствии с утвержденным планом-графиком заседаний проектного комитета (далее - план-график). В случае его отсутствия заседания проводятся по решению председателя проектного комитета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
@@ -19081,51 +18854,50 @@
       </w:r>
       <w:r w:rsidRPr="00BC40DF">
         <w:t>ПРАВИТЕЛЬСТВА</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0D8F">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10D1E">
         <w:t>РОССИЙСКОЙ</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB0AB8">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F5CBF">
         <w:t>ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3290"/>
         <w:gridCol w:w="5576"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:trHeight w:val="2213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="39"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -20397,51 +20169,50 @@
       </w:r>
       <w:r w:rsidRPr="00AB0AB8">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F5CBF">
         <w:t>ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1215" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3290"/>
         <w:gridCol w:w="5576"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:trHeight w:val="2213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -24279,51 +24050,51 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve">в проектный комитет по истечении срока представления опросного листа, не </w:t>
       </w:r>
       <w:r>
         <w:t>включается</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve"> в протокол заседания проектного комитета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C1A86" w:rsidRPr="0094395B" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w:rsidR="001C1A86" w:rsidRPr="0094395B" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1305"/>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -24358,146 +24129,146 @@
       </w:pPr>
       <w:r w:rsidRPr="0094395B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86"/>
     <w:sectPr w:rsidR="001C1A86" w:rsidSect="001C1A86">
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00686BB4" w:rsidRDefault="00686BB4" w:rsidP="001C1A86">
+    <w:p w:rsidR="00E05EEF" w:rsidRDefault="00E05EEF" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00686BB4" w:rsidRDefault="00686BB4" w:rsidP="001C1A86">
+    <w:p w:rsidR="00E05EEF" w:rsidRDefault="00E05EEF" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00686BB4" w:rsidRDefault="00686BB4" w:rsidP="001C1A86">
+    <w:p w:rsidR="00E05EEF" w:rsidRDefault="00E05EEF" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00686BB4" w:rsidRDefault="00686BB4" w:rsidP="001C1A86">
+    <w:p w:rsidR="00E05EEF" w:rsidRDefault="00E05EEF" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:pStyle w:val="af8"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Под выездным заседанием проектного комитета в целях настоящего </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
@@ -24571,57 +24342,52 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>контроль осуществляет ответственный секретарь проектного комитета</w:t>
       </w:r>
       <w:r w:rsidRPr="002306DE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Рекомендуется определить единый день заседания проектного комитета (например, первый понедельник каждого месяца), предварительно согласовав </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>его  с</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ответственным секретарем (с учетом предложений других проектных комитетов).</w:t>
+        <w:t>его  с ответственным секретарем (с учетом предложений других проектных комитетов).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Типовые формулировки вопросов и рекомендуемая периодичность их рассмотрения приведены в таблице 1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:t>Если планируется рассмотрение двух и более вопросов, каждый вопрос указывается в отдельной строке, номер и дата заседания (графы (1) и (2)) при этом повторяются.</w:t>
@@ -25149,95 +24915,97 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Отдельно по каждому вопросу при наличии особого мнения.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1053997929"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86">
         <w:pPr>
           <w:pStyle w:val="a3"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="001C1A86" w:rsidRPr="00A5220C" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="985286630"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86">
         <w:pPr>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
@@ -29706,105 +29474,107 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C1A86"/>
     <w:rsid w:val="00045011"/>
     <w:rsid w:val="000C7CF2"/>
     <w:rsid w:val="001C1A86"/>
     <w:rsid w:val="00686BB4"/>
     <w:rsid w:val="00712BA9"/>
+    <w:rsid w:val="00D73BA8"/>
+    <w:rsid w:val="00E05EEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="562F22AE"/>
+  <w14:docId w14:val="53A862C4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DD848C36-23A6-4847-A4A0-7792DC3B0BB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -31235,69 +31005,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>37</Pages>
-  <Words>8074</Words>
-  <Characters>46028</Characters>
+  <Words>8041</Words>
+  <Characters>45839</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>383</Lines>
+  <Lines>381</Lines>
   <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53995</CharactersWithSpaces>
+  <CharactersWithSpaces>53773</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>