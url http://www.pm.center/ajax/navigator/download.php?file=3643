--- v0 (2025-11-01)
+++ v1 (2026-04-01)
@@ -1,4200 +1,5562 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...20 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10876"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E6B56">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E6B56">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="8335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>Распоряжение Правительства РФ от 30.11.2019 N 2880-р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(ред. от 08.05.2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>&lt;Об учреждении автономной некоммерческой организации "Национальные приоритеты"&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E6B56">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Документ предоставлен </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>КонсультантПлюс</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>www.consultant.ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:sectPr w:rsidR="002E6B56">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>РАСПОРЯЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 30 ноября 2019 г. N 2880-р</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. распоряжений Правительства РФ от 19.02.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId5">
+            <w:hyperlink r:id="rId8" w:tooltip="Распоряжение Правительства РФ от 19.02.2020 N 361-р &lt;О внесении изменений в состав наблюдательного совета автономной некоммерческой организации &quot;Национальные приоритеты&quot;, утвержденный распоряжением Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 361-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 04.07.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId6">
+            <w:hyperlink r:id="rId9" w:tooltip="Распоряжение Правительства РФ от 04.07.2020 N 1735-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1735-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">, от 27.01.2021 </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId7">
+              <w:t>, от 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.01.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:tooltip="Распоряжение Правительства РФ от 27.01.2021 N 181-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 181-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 04.10.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8">
+            <w:hyperlink r:id="rId11" w:tooltip="Распоряжение Правительства РФ от 04.10.2021 N 2795-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2795-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 14.01.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9">
+            <w:hyperlink r:id="rId12" w:tooltip="Распоряжение Правительства РФ от 14.01.2022 N 6-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 6-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 13.05.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10">
+            <w:hyperlink r:id="rId13" w:tooltip="Распоряжение Правительства РФ от 13.05.2022 N 1159-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1159-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 11.06.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11">
+            <w:hyperlink r:id="rId14" w:tooltip="Распоряжение Правительства РФ от 11.06.2024 N 1456-р &lt;О внесении изменений в состав наблюдательного совета автономной некоммерческой организации &quot;Национальные приоритеты&quot;, утвержденный распоряжением Правительства Российской Федерации от 30 ноября 2019 г. N 288">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1456-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 08.05.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:tooltip="Распоряжение Правительства РФ от 08.05.2025 N 1152-р &lt;О внесении изменений в распоряжение Правительства Российской Федерации от 30 ноября 2019 г. N 2880-р&gt; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1152-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В целях эффективного решения задач в области информационного сопровождения хода реализации национальных проектов:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1. Учредить автономную некоммерческую организацию "Национальные приоритеты" (далее - некоммерческая организация).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Полномочия у</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чредителя некоммерческой организации от имени Российской Федерации осуществляет Правительство Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Утвердить прилагаемый </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P35">
+      <w:hyperlink w:anchor="P36" w:tooltip="УСТАВ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>устав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> автономной некоммерческой организации "Национальные приоритеты".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3. Установить, что целью деятельности некоммерческой организации является повышение осведомленности граждан о возможностях и результатах национальных проектов (программ), расширение участия граждан в национальных проектах (программах).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...9 lines deleted...]
-      <w:hyperlink w:anchor="P235">
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Образовать наблюд</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ательный совет некоммерческой организации и утвердить его </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P236" w:tooltip="СОСТАВ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>состав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (прилагается).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Рекомендовать федеральным органам исполнительной власти, органам государственной власти субъектов Российской Федерации и органам местн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ого самоуправления, а также государственным корпорациям оказывать всемерную поддержку некоммерческой организации в ее деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">Действие изменений, внесенных в п. 6 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12">
+            <w:hyperlink r:id="rId16" w:tooltip="Распоряжение Правительства РФ от 27.01.2021 N 181-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 27.01.2021 N 181-р, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
+            <w:hyperlink r:id="rId17" w:tooltip="Распоряжение Правительства РФ от 27.01.2021 N 181-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>распространяется</w:t>
+                <w:t>расп</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>ространяется</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> на правоотношения, возникшие с 01.01.2021.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Финансовое обеспечение некоммерческой организации осуществляется в соответствии с законодательством Российской Федерации, в том числе за счет субсидий из федерального бюджета в пределах бюджетных ассигнований, предусматриваемых </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Минцифры</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> России в федерал</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ьном бюджете на соответствующий финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId18" w:tooltip="Распоряжение Правительства РФ от 27.01.2021 N 181-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>распоряжения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2021 N 181-р)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...19 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">7. Генеральному директору некоммерческой организации и Минюсту России обеспечить в 2-недельный срок в установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:t>порядке регистрацию некоммерческой организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Председатель Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Д.МЕДВЕДЕВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утвержден</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>распоряжением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 30 ноября 2019 г. N 2880-р</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="P35"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="P36"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>УСТАВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>АВТОНОМНОЙ НЕКОММЕРЧЕСКОЙ ОРГАНИЗАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>"НАЦИОНАЛЬНЫЕ ПРИОРИТЕТЫ"</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t>"НАЦИОНАЛ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ЬНЫЕ ПРИОРИТЕТЫ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. распоряжений Правительства РФ от 04.07.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15">
+            <w:hyperlink r:id="rId19" w:tooltip="Распоряжение Правительства РФ от 04.07.2020 N 1735-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1735-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 04.10.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId20" w:tooltip="Распоряжение Правительства РФ от 04.10.2021 N 2795-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2795-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 13.05.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17">
+            <w:hyperlink r:id="rId21" w:tooltip="Распоряжение Правительства РФ от 13.05.2022 N 1159-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1159-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...12 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Автономная некоммерческая организация "Национальные приоритеты" (далее - некоммерческая организация) является унитарной некоммерческой организацией, не имеющей членства и созданной в соответствии с распоряжением Правительства Российской Федерации от 30 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ноября 2019 г. N 2880-р.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2. Учредителем некоммерческой организации является Российская Федерация. Полномочия учредителя некоммерческой организации от имени Российской Федерации осуществляет Правительство Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...35 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. В своей деятельности некомм</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ерческая организация руководствуется законодательством Российской Федерации и настоящим уставом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Некоммерческая организация является юридическим лицом, имеет самостоятельный баланс, счета, открытые в установленном порядке в кредитных организациях на тер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ритории Российской Федерации и за пределами ее территории, а также печать со своим полным наименованием на русском языке. Некоммерческая организация вправе иметь штампы и бланки со своим наименованием, а также эмблему. Эмблема содержит словесный элемент "Н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ациональные приоритеты" с графическим элементом в виде композиции из горизонтальных, вертикальных линий и условных обозначений, которая в совокупности отображает систему координат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Некоммерческая организация приобретает от своего имени имущественные и л</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ичные </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>неимущественные права, несет обязанности, выступает истцом и ответчиком в суде в соответствии с законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6. Имущество, переданное некоммерческой организации учредителем, является собственностью некоммерческой организации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...29 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. Некоммерческая организация отвечает по своим обязательствам всем находящимся у нее имуществом. Учредитель не отвечает по обязательствам </w:t>
+      </w:r>
+      <w:r>
+        <w:t>некоммерческой организации, а некоммерческая организация не отвечает по обязательствам учредителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. Учредитель осуществляет надзор за деятельностью некоммерческой организации в порядке, предусмотренном законодательством Российской Федерации и настоящим у</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ставом, путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>а) запроса и анализа документов, связанных с деятельностью некоммерческой организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) проведения проверок финансово-хозяйственной деятельности некоммерческой организации, осуществляемых по требованию учредителя.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. Полное наименование не</w:t>
+      </w:r>
+      <w:r>
+        <w:t>коммерческой организации на русском языке - автономная некоммерческая организация "Национальные приоритеты".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Сокращенное наименование некоммерческой организации АНО "Национальные приоритеты".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование некоммерческой организации на английском языке - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Na</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>priorities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>10. Местонахождение некоммерческой организации - г. Москва.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>II. Цели, предмет и виды деятельности</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>некоммерческой организации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>11. Целями и предметом деятельности некоммерческой организации являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...29 lines deleted...]
-      <w:hyperlink r:id="rId18">
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) повышение осведомленности граждан </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о возможностях и результатах национальных проектов (программ) и расширение участия граждан в национальных проектах (программах);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) выполнение задач по информационному освещению и информационно-аналитическому сопровождению деятельности Правительства Россий</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ской Федерации, в том числе подготовка информационных и мультимедийных материалов, организация и проведение мероприятий и информационных кампаний, социологических исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>пп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. "б" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tooltip="Распоряжение Правительства РФ от 04.10.2021 N 2795-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>распоряжения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 04.10.2021 N 2795-р)</w:t>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId19">
+        <w:t xml:space="preserve"> Правительства РФ от 04.10.2021 N 279</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5-р)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) производство, размещение и распространение информационных и рекламных материалов, направленных на привлечение внимания граждан и организаций к наиболее важным и значимым продуктам, товарам, услугам, работам, мероприятиям, событиям, а также направле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нных на достижение иных общественно полезных целей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>пп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. "в" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tooltip="Распоряжение Правительства РФ от 13.05.2022 N 1159-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 13.05.2022 N 1159-р)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(п. 11 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId24" w:tooltip="Распоряжение Правительства РФ от 04.07.2020 N 1735-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>распоряжения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 04.07.2020 N 1735-р)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="P70"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t>12. Для достижения целей, предусмотренных настоящим уставом, некоммерческая организация осуществляет следующие основные виды деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) обеспечение коммуникационного и информационного </w:t>
+      </w:r>
+      <w:r>
+        <w:t>сопровождения национальных проектов (программ) и федеральных проектов, входящих в состав национальных проектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) мониторинг, разработка и развитие форматов участия граждан в национальных проектах (программах);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...24 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) создание, выявление и поддержк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а проектов и инициатив, способствующих реализации национальных проектов (программ) и федеральных проектов, входящих в состав национальных проектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) формирование единой открытой базы данных проектов и инициатив социального развития по направле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ниям национальных проектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>д) обеспечение распространения лучших практик в области реализации национальных проектов (программ), в том числе в субъектах Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) создание и развитие механизмов публичной экспертизы национальных пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ж) изучение общественного мнения и проведение социологических исследований по вопросам информированности общества о ходе реализации национальных проектов (программ), включая граждан, средства массовой информации, экспертное сообщество и </w:t>
+      </w:r>
+      <w:r>
+        <w:t>международное сообщество;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) мониторинг оценки гражданами результатов национальных проектов (программ), создание постоянной обратной связи с обществом по поводу хода реализации национальных проектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) изучение опыта реализации крупных национал</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ьных проектов зарубежных стран и популяризация лучших практик с целью применения в реализации национальных проектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) организация информационной работы в информационно-телекоммуникационной сети "Интернет", в том числе в социальных сетях, по во</w:t>
+      </w:r>
+      <w:r>
+        <w:t>просам реализации национальных проектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л) проведение информационных и рекламных кампаний, посвященных вопросам реализации национальных проектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м) разработка и реализация образовательных и просветительских программ, направленных на</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> включение общественности в реализацию национальных проектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">н) развитие информационных систем, способствующих расширению участия граждан в </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>е) создание и развитие механизмов публичной экспертизы национальных проектов (программ);</w:t>
-[...115 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t>реализации национальных проектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о) создание, публикация и распространение через средства ма</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ссовой информации материалов о значимых для граждан форматах участия в национальных проектах (программах);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">п) создание и распространение кино-, видео-, аудио-, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>фотопродукции</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и другой мультимедийной продукции, в том числе программ, по вопросам реализации на</w:t>
+      </w:r>
+      <w:r>
+        <w:t>циональных проектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">р) подготовка, выпуск и распространение методических, аналитических, информационных материалов о направлениях национальных проектов (программ) и деятельности некоммерческой организации, в том числе в области социологических </w:t>
+      </w:r>
+      <w:r>
+        <w:t>исследований и изучения общественного мнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>с) инициирование, организация и проведение публичных мероприятий, включая онлайн-мероприятия, и акций, направленных на повышение информированности граждан о ходе реализации национальных проектов (программ);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">т) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>создание и реализация прав на результаты интеллектуальной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>у) деятельность в области дополнительного образования и дополнительного профессионального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...33 lines deleted...]
-      <w:hyperlink r:id="rId21">
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ф) организация и проведение конференций, симпозиумов, семинаров и иных мероприяти</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й, а также участие в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>х) информационно-коммуникационная деятельность в соответствии с заключенными договорами, соглашениями, в том числе проведение информационных и рекламных кампаний, создание, публикация и распространение через средства массовой информации кино-, видео-, ауди</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">о-, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>фотопродукции</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и другой мультимедийной продукции, организация информационной работы в информационно-телекоммуникационной сети "Интернет", в том числе в социальных сетях, инициирование, организация и проведение публичных мероприятий, включая онлайн-мероп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>риятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>пп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. "х" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tooltip="Распоряжение Правительства РФ от 04.07.2020 N 1735-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 04.07.2020 N 1735-р)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...9 lines deleted...]
-      <w:hyperlink w:anchor="P69">
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Некоммерческая организация не имеет в качестве основной цели своей деятельности извлечение прибыли. Некоммерческая организация вправе выполнять работы (услуги)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, относящиеся к основным видам деятельности, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P70" w:tooltip="12. Для достижения целей, предусмотренных настоящим уставом, некоммерческая организация осуществляет следующие основные виды деятельности:">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего устава, на платной основе в соответствии с законодательством Российской Федерации.</w:t>
-[...15 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t xml:space="preserve"> настоящего устава, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>на платной основе в соответствии с законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14. Некоммерческая организация вправе заниматься предпринимательской деятельностью, необходимой для достижения целей, ради которых она создана, и соответствующей этим целям, создава</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я для осуществления предпринимательской деятельности хозяйственные общества или участвуя в них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>III. Права и обязанности некоммерческой организации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...12 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">15. Для достижения целей, предусмотренных настоящим уставом, некоммерческая </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>организация имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) создавать филиалы и представительства;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) определять содержание и конкретные формы своей деятельности в соответствии с законодательством Российской Федерации, а также с целями и предметом деятельности, определенными настоящим уставом;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...24 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) осуществлять в </w:t>
+      </w:r>
+      <w:r>
+        <w:t>установленном порядке международное сотрудничество по вопросам, относящимся к сфере деятельности некоммерческой организации, в том числе участвовать в международных программах и соглашениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) взаимодействовать с органами власти, научно-исследовательскими</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, общественными и иными организациями, институтами развития, научным и экспертным сообществом, в том числе для выполнения отдельных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>д) создавать другие организации в установленном законодательством Российской Федерации порядке;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...46 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) заключать с россий</w:t>
+      </w:r>
+      <w:r>
+        <w:t>скими и иностранными юридическими и физическими лицами договоры, не противоречащие целям и предмету деятельности некоммерческой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) направлять в федеральные государственные органы предложения по подготовке нормативных правовых актов по вопросам</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, затрагивающим компетенцию и сферу деятельности некоммерческой организации, а также участвовать в разработке проектов нормативных правовых актов с целью совершенствования законодательства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) принимать участие в заседаниях межведомств</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енных, координационных и совещательных органов, созданных Правительством Российской Федерации, по вопросам, отнесенным к компетенции некоммерческой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) участвовать в деятельности ассоциаций, союзов, фондов и иных некоммерческих организаций в Ро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ссийской Федерации и за рубежом в соответствии с законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>к) приобретать и арендовать имущество, необходимое для обеспечения деятельности некоммерческой организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л) осуществлять функции застройщика (заказчика) в установле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нном законодательством Российской Федерации порядке на объектах недвижимого имущества, принадлежащих некоммерческой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м) запрашивать у федеральных органов государственной власти и органов государственной власти субъектов Российской Федерации мат</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ериалы, необходимые для информационного сопровождения хода реализации национальных проектов (программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>н) предоставлять в аренду и (или) безвозмездное временное пользование недвижимое имущество, а также оказывать лицам, которым предоставлено такое имущест</w:t>
+      </w:r>
+      <w:r>
+        <w:t>во, эксплуатационные и административно-хозяйственные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>л) осуществлять функции застройщика (заказчика) в установленном законодательством Российской Федерации порядке на объектах недвижимого имущества, принадлежащих некоммерческой организации;</w:t>
-[...49 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t>о) организовывать временное размещение и проживание работников некоммерческой организации и участников мероприятий, проводимых некоммерческой организацией, в гостиницах и (или) общежитиях, а такж</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е в объектах недвижимости, находящихся в аренде у некоммерческой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>п) организовывать оказание услуг питания, обеспечение транспортными услугами и услугами связи работников некоммерческой организации и участников мероприятий, проводимых некоммерч</w:t>
+      </w:r>
+      <w:r>
+        <w:t>еской организацией, в порядке, установленном законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>р) пользоваться иными правами, соответствующими целям и предмету деятельности некоммерческой организации и не противоречащими законодательству Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...24 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16. Не</w:t>
+      </w:r>
+      <w:r>
+        <w:t>коммерческая организация обязана:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) предоставлять информацию о своей деятельности органам государственной власти Российской Федерации и иным лицам в соответствии с законодательством Российской Федерации, а также размещать ее на официальном сайте в информа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ционно-телекоммуникационной сети "Интернет";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) обеспечивать в установленном порядке защиту сведений, составляющих коммерческую, служебную и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) выполнять иные обязанности в соответствии с законодательством Российской Федераци</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>IV. Источники финансового обеспечения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>некоммерческой организации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>17. Источниками финансового обеспечения некоммерческой организации являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) имущественные взносы учредителя;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) субсидии из федерального бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в) добровольные имущественные взносы и пожертвования, получаемые от российских юридических и физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>г) доходы, получаемые от использования имущества, находящегося в собственности некоммерческой организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...27 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) иные источники, не запрещенные законо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18. Некоммерческая организация может иметь в собственности земельные участки, здания, сооружения, оборудование, инвентарь, денежные средства (в рублях и иностранной валюте), ценные бумаги и иное имущество, стоимость которо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го отражается на самостоятельном балансе некоммерческой организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>V. Органы управления некоммерческой организации и контроль</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>за ее деятельностью</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>19. Органами управления некоммерческой организации являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) коллегиальный высший орган - наблюдательны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й совет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) коллегиальный орган - координационный совет;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в) единоличный исполнительный орган - генеральный директор.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20. Наблюдательный совет является коллегиальным высшим органом управления некоммерческой организации. Основной функцией наблюдательного сов</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ета является обеспечение соблюдения некоммерческой организацией целей, определенных настоящим уставом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>21. Единоличным исполнительным органом некоммерческой организации является генеральный директор, который осуществляет текущее руководство деятельностью некоммерческой организации в порядке, установленном настоящим уставом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...24 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Генеральный директор назначается </w:t>
+      </w:r>
+      <w:r>
+        <w:t>на должность и освобождается от должности Правительством Российской Федерации. Генеральный директор является членом наблюдательного совета по должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>22. Состав наблюдательного совета утверждается Правительством Российской Федерации. Решение о назначени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и членов наблюдательного совета или прекращении их полномочий принимается Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Члены наблюдательного совета осуществляют свою деятельность на общественных началах.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...24 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>23. Заседание наблюдательного совета созывается его председа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>телем по собственной инициативе, по требованию учредителя или любого члена наблюдательного совета по мере необходимости, но не реже 2 раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24. Полномочия председателя наблюдательного совета определяются настоящим уставом и положением о наблюдательном</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> совете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Председатель наблюдательного совета:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>принимает решения о созыве наблюдательного совета и форме проведения заседания наблюдательного совета;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>утверждает повестку заседания наблюдательного совета;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>проводит заседание наблюдательного совета;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>утверждает перечень вопросов, выносимых на заочное голосование, устанавливает дату окончания срока представления заполненных опросных листов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>единолично утверждает ежеквартальные ключевые показатели эффективности деятельности некоммерческой организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>В случае отсутствия на заседании председателя наблюдательного совета его функции осуществляет член наблюдательного совета, уполномоченный на это председателем наблюдательного совета.</w:t>
-[...16 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t>ед</w:t>
+      </w:r>
+      <w:r>
+        <w:t>инолично утверждает ежеквартальные отчеты о приоритетных направлениях деятельности некоммерческой организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае отсутствия на заседании председателя наблюдательного совета его функции осуществляет член наблюдательного совета, уполномоченный на это </w:t>
+      </w:r>
+      <w:r>
+        <w:t>председателем наблюдательного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25. Заседание наблюдательного совета считается правомочным, если все члены наблюдательного совета извещены о времени и месте его проведения и на заседании присутствуют более половины общего количества членов наблюдател</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ьного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Наблюдательный совет может также принимать решения путем проведения заседаний в очно-заочной форме или путем заочного голосования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...46 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Решения наблюдательного совета могут быть приняты без проведения заседания путем проведения заочного голосовани</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я (опросным путем), за исключением принятия решений по вопросам, предусмотренным подпунктами "а" - "в", "д" и "ж" - "л" пункта 26 настоящего устава.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Заочное голосование может быть проведено путем обмена документами посредством почтовой, телеграфной, телета</w:t>
+      </w:r>
+      <w:r>
+        <w:t>йпной, телефонной, электронной или иной связи, обеспечивающей аутентичность передаваемых и принимаемых сообщений и их документальное подтверждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Каждому члену наблюдательного совета не позднее чем за 10 дней до дня проведения заочного голосования направ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ляется уведомление о проведении такого голосования. Уведомление должно содержать предлагаемую повестку дня, необходимую информацию и материалы для ознакомления, а также сведения о сроке окончания процедуры голосования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>По результатам заочного голосования с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оставляется протокол о результатах заочного голосования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>К протоколу о результатах заочного голосования прикладываются опросные листы (бюллетени) лиц, принявших участие в голосовании.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...24 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При определении наличия кворума по вопросам повестки дня заседания наблю</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дательного совета, проводимого в очно-заочной форме, а также при проведении заочного голосования учитываются опросные листы для голосования, заполненные и подписанные членами наблюдательного совета, отсутствующими на заседании, если эти листы представлены </w:t>
+      </w:r>
+      <w:r>
+        <w:t>наблюдательному совету в порядке, предусмотренном положением о наблюдательном совете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Решения наблюдательного совета принимаются простым большинством голосов членов наблюдательного совета, присутствующих на его заседании или представивших в установленном п</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">орядке заполненные и подписанные опросные листы (бюллетени) для голосования, за исключением вопросов, по которым в соответствии с настоящим уставом решения принимаются квалифицированным большинством голосов - не менее двух третей общего количества голосов </w:t>
+      </w:r>
+      <w:r>
+        <w:t>членов наблюдательного совета. В случае равенства голосов решающим является голос председательствующего на заседании наблюдательного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Решения по вопросам, указанным в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P167">
+      <w:hyperlink w:anchor="P168" w:tooltip="а) подготовка предложений о внесении изменений в устав некоммерческой организации;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктах "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P169">
+      <w:hyperlink w:anchor="P170" w:tooltip="в) определение принципов формирования и использования имущества некоммерческой организации;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"в"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P171">
+      <w:hyperlink w:anchor="P172" w:tooltip="д) подготовка предложений об образовании органов некоммерческой организации;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"д"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P173">
+      <w:hyperlink w:anchor="P174" w:tooltip="ж) утверждение годового отчета и бухгалтерской (финансовой) отчетности некоммерческой организации;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"ж"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P177">
+      <w:hyperlink w:anchor="P178" w:tooltip="л) подготовка предложений о реорганизации и ликвидации некоммерческой организации;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"л" пункта 26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего устава, принимаются квалифицированным большинством голосов - двумя третями общего количества голосов членов наблюдательного совета.</w:t>
-[...30 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> настоящего </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
+        <w:t>устава, принимаются квалифицированным большинством голосов - двумя третями общего количества голосов членов наблюдательного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Решение об одобрении сделки, в совершении которой имеется заинтер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>есованность, принимается большинством голосов членов наблюдательного совета, не заинтересованных в совершении этой сделки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Протокол заседания наблюдательного совета подписывается председательствующим на заседании наблюдательного совета или членом наблюдате</w:t>
+      </w:r>
+      <w:r>
+        <w:t>льного совета, уполномоченным на это председателем наблюдательного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>Протокол заседания наблюдательного совета и материалы к нему хранятся по адресу местонахождения некоммерческой организации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...26 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Организационно-техническое обеспечение деятельности наблю</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дательного совета осуществляет некоммерческая организация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="P167"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
+        <w:t>26. К компетенции наблюдательного совета относится решение следующих вопросов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P168"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
         <w:t>а) подготовка предложений о внесении изменений в устав некоммерческой организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) определение приоритетных направл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ений деятельности некоммерческой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P170"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>в) определение принципов формирования и использования имущества некоммерческой организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>г) утверждение годовых ключевых показателей эффективности деятельности некоммерческой организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...15 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P172"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>д) подготовка предл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ожений об образовании органов некоммерческой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>е) утверждение положения о наблюдательном совете некоммерческой организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="P174"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t>ж) утверждение годового отчета и бухгалтерской (финансовой) отчетности некоммерческой организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>з) принятие решений о создании некоммерческой организацией других юридических лиц и об участии некоммерческой организации в других юридических лицах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) создание филиалов и открытие представительств некоммерческой организации, а также утверждение положений</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> о них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>к) утверждение аудиторской организации или индивидуального аудитора некоммерческой организации, а также оплаты аудиторских услуг;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="P178"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t>л) подготовка предложений о реорганизации и ликвидации некоммерческой организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...24 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м) утверждение финансового плана не</w:t>
+      </w:r>
+      <w:r>
+        <w:t>коммерческой организации и внесение в него изменений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>н) утверждение трудового договора с генеральным директором и определение размера вознаграждения генерального директора. От имени некоммерческой организации трудовой договор с генеральным директором закл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ючает председатель наблюдательного совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>о) принятие решения о заключении сделок, связанных с отчуждением недвижимого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>п) определение размеров сумм и видов сделок, совершение которых требует одобрения наблюдательного совета, и одобрение этих сд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>елок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>р) одобрение сделок, в совершении которых имеется заинтересованность.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="P184"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t xml:space="preserve">27. По решению наблюдательного совета помимо вопросов, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P166">
+      <w:hyperlink w:anchor="P167" w:tooltip="26. К компетенции наблюдательного совета относится решение следующих вопросов:">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>пункте 26</w:t>
+          <w:t>пу</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>нкте 26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего устава, наблюдательный совет может рассматривать иные вопросы, относящиеся к деятельности некоммерческой организации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>28. Вопросы, отнесенные настоящим уставом к компетенции наблюдательного совета, не могут быть отнесены к компетенции ко</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ординационного совета и генерального директора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Решения наблюдательного совета являются обязательными для исполнения координационным советом и генеральным директором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29. Наблюдательным советом утверждается персональный и количественный состав координацион</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ного совета, в том числе председатель координационного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Члены координационного совета осуществляют свою деятельность на общественных началах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>30. Координационный совет самостоятельно определяет порядок организации и проведения своих заседаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>31. К</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оординационный совет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) разрабатывает предложения по совершенствованию информационного сопровождения национальных проектов и федеральных программ, входящих в состав национальных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) рассматривает планы информационного сопровождения национальных п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>роектов и федеральных программ, входящих в состав национальных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) осуществляет иные полномочия по поручению наблюдательного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>32. Генеральный директор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) организует руководство текущей деятельностью некоммерческой организации и несет персо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нальную ответственность за деятельность некоммерческой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) обеспечивает организацию деятельности и выполнение решений наблюдательного совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) утверждает документы, обязательные для всех работников некоммерческой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Решения наблюдательного совета являются обязательными для исполнения координационным советом и генеральным директором.</w:t>
-[...148 lines deleted...]
-        <w:spacing w:before="220"/>
+        <w:t xml:space="preserve">г) представляет </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в наблюдательный и координационный совет документы, которые утверждаются наблюдательным и координационным советом в соответствии с настоящим уставом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) осуществляет подготовку отчетных документов некоммерческой организации и других материалов к заседаниям</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> наблюдательного совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>е) ежеквартально осуществляет подготовку отчета о достижении ключевых показателей эффективности деятельности некоммерческой организации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...24 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) ежеквартально осуществляет подготовку отчета о приоритетных направлениях деятельности неком</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мерческой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) утверждает организационную структуру и штатное расписание некоммерческой организации, условия оплаты труда, в том числе систему мотивации работников некоммерческой организации, должностные инструкции, издает приказы, распоряжения и дает указания, обязат</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ельные для исполнения работниками некоммерческой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>и) совершает без доверенности от имени некоммерческой организации сделки и обеспечивает исполнение некоммерческой организацией обязательств по ним, а также выступает в судах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) открывает расчет</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ные, текущие счета в рублях и иностранной валюте в кредитных организациях на территории Российской Федерации и за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>л) выдает доверенности от имени некоммерческой организации, в том числе с правом передоверия;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...36 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м) назначает на должность и освобождает</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> от должности работников некоммерческой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>н) обеспечивает сохранность управленческих, финансово-хозяйственных и кадровых документов, а также передачу указанных документов на государственное хранение в соответствии с требованиями законодательства</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">о) представляет интересы некоммерческой организации в федеральных органах государственной власти, органах государственной власти субъектов Российской Федерации, органах местного самоуправления и организациях на территории Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>п) распоряжается имуществом некоммерческой организации, за исключением случаев, отнесенных к компетенции наблюдательного совета;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...9 lines deleted...]
-      <w:hyperlink w:anchor="P166">
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">р) принимает решения по иным отнесенным к компетенции некоммерческой организации вопросам, за исключением вопросов, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отнесенных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P167" w:tooltip="26. К компетенции наблюдательного совета относится решение следующих вопросов:">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктами 26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P183">
+      <w:hyperlink w:anchor="P184" w:tooltip="27. По решению наблюдательного совета помимо вопросов, указанных в пункте 26 настоящего устава, наблюдательный совет может рассматривать иные вопросы, относящиеся к деятельности некоммерческой организации.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего устава к компетенции наблюдательного совета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>VI. Учет и отчетность некоммерческой организации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...12 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>33. Некомме</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">рческая организация организует и ведет бухгалтерский учет, составляет и </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>представляет отчетность в порядке, установленном законодательством Российской Федерации. Финансовый год совпадает с календарным годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Некоммерческая организация представляет информацию о своей деятельности органам государственной статистики, налоговым органам и иным лицам в соответствии с законодательством Российской Федерации и настоящим уставом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>34. Ежегодный отчет о своей деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> некоммерческая организация размещает на официальном сайте в информационно-телекоммуникационной сети "Интернет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>VII. Реорганизация и ликвидация некоммерческой организации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId22">
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>35. Некоммерческая организация может быть реорганизована и ликвидирована на основа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нии и в порядке, которые предусмотрены Гражданским </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:tooltip="&quot;Гражданский кодекс Российской Федерации (часть первая)&quot; от 30.11.1994 N 51-ФЗ (ред. от 18.07.2019) (с изм. и доп., вступ. в силу с 01.10.2019) ------------ Недействующая редакция {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Российской Федерации, Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId27" w:tooltip="Федеральный закон от 12.01.1996 N 7-ФЗ (ред. от 26.11.2019) &quot;О некоммерческих организациях&quot; ------------ Недействующая редакция {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> "О некоммерческих организациях" и другими федеральными законами.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...35 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ликвидация некоммерческой организации может осуществл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>яться в соответствии с законодательством Российской Федерации по решению Правительства Российской Федерации либо решению суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>36. Требования кредиторов ликвидируемой некоммерческой организации удовлетворяются за счет имущества, на которое в соответствии с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> законодательством Российской Федерации может быть обращено взыскание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае ликвидации некоммерческой организации имущество некоммерческой организации, оставшееся после удовлетворения требований кредиторов, направляется на цели, в интересах которых она</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> была создана, и (или) на благотворительные цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>37. При реорганизации некоммерческой организации все документы (управленческие, финансовые, по личному составу и другие) передаются в упорядоченном состоянии правопреемнику некоммерческой организации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...16 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>38. П</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ри отсутствии правопреемника некоммерческой организации документы постоянного хранения, документы по личному составу, а также архивные документы, сроки временного хранения которых не истекли, в упорядоченном состоянии передаются на хранение в соответствующ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ий государственный архив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утвержден</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>распоряжением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 30 ноября 2019 г. N 2880-р</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="P235"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="10" w:name="P236"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t>СОСТАВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>НАБЛЮДАТЕЛЬНОГО СОВЕТА АВТОНОМНОЙ НЕКОММЕРЧЕСКОЙ ОРГАНИЗАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>"НАЦИОНАЛЬНЫЕ ПРИОРИТЕТЫ"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. распоряжений Правительства РФ от 19.02.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24">
+            <w:hyperlink r:id="rId28" w:tooltip="Распоряжение Правительства РФ от 19.02.2020 N 361-р &lt;О внесении изменений в состав наблюдательного совета автономной некоммерческой организации &quot;Национальные приоритеты&quot;, утвержденный распоряжением Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 361-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 04.07.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
+            <w:hyperlink r:id="rId29" w:tooltip="Распоряжение Правительства РФ от 04.07.2020 N 1735-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1735-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 27.01.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId30" w:tooltip="Распоряжение Правительства РФ от 27.01.2021 N 181-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>N 181-р</w:t>
+                <w:t>N 181-</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 14.01.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
+            <w:hyperlink r:id="rId31" w:tooltip="Распоряжение Правительства РФ от 14.01.2022 N 6-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.11.2019 N 2880-р&gt; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 6-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 11.06.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId32" w:tooltip="Распоряжение Правительства РФ от 11.06.2024 N 1456-р &lt;О внесении изменений в состав наблюдательного совета автономной некоммерческой организации &quot;Национальные приоритеты&quot;, утвержденный распоряжением Правительства Российской Федерации от 30 ноября 2019 г. N 288">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1456-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 08.05.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:tooltip="Распоряжение Правительства РФ от 08.05.2025 N 1152-р &lt;О внесении изменений в распоряжение Правительства Российской Федерации от 30 ноября 2019 г. N 2880-р&gt; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1152-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="6860"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>Чернышенко Д.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации (председатель наблюдательного совета)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>Беляков Б.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>директор Департамента пресс-службы и референтуры Правительства Российской Федерации - пресс-секретарь Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>Ларина Е.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
-              <w:t>директор Департамента развития массовых коммуникаций и международного сотрудничества Минцифры России</w:t>
+              <w:t xml:space="preserve">директор Департамента развития массовых коммуникаций и международного сотрудничества </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Минцифры</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>Левин Л.Л.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>первый заместитель Руководителя Аппарата Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>Левитская Ю.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
-              <w:t>директор Департамента проектной деятельности Правительства Российской Федерации</w:t>
+              <w:t>директор Департамента проектной деятельности Пр</w:t>
+            </w:r>
+            <w:r>
+              <w:t>авительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>Новиков С.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>начальник Управления Президента Российской Федерации по общественным проектам (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>Окладникова И.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
-              <w:t>заместитель Министра финансов Российской Федерации</w:t>
+              <w:t>первый заместитель Министра финансов Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
-            <w:r>
-              <w:t>Черкесова Б.М.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Черкесова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Б.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>заместитель Министра цифрового развития, связи и массовых коммуникаций Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00521755">
+      <w:tr w:rsidR="002E6B56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
-            <w:r>
-              <w:t>Шушеров А.В.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Шушеров</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> А.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
+          <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
             <w:pPr>
-              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
             <w:r>
               <w:t>заместитель начальника Управления Президента Российской Федерации по общественным связям и коммуникациям (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00521755" w:rsidRDefault="00521755">
-[...15 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D410F1" w:rsidRDefault="00521755">
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00D410F1" w:rsidSect="00366EA4">
+    <w:sectPr w:rsidR="002E6B56">
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00783922" w:rsidRDefault="00783922">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00783922" w:rsidRDefault="00783922">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3394"/>
+      <w:gridCol w:w="3498"/>
+      <w:gridCol w:w="3395"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002E6B56">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3394"/>
+      <w:gridCol w:w="3498"/>
+      <w:gridCol w:w="3395"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002E6B56">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00783922" w:rsidRDefault="00783922">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00783922" w:rsidRDefault="00783922">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5555"/>
+      <w:gridCol w:w="4732"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002E6B56">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Распоряжение Правительства РФ от 30.11.2019 N 2880-р</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>(ред. от 08.05.2025)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>&lt;Об учреждении автономной некоммерческой орган...</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 25.03.2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5555"/>
+      <w:gridCol w:w="4732"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002E6B56">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Распоряжение Правительства РФ от 30.11.2019 N 2880-р</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>(ред. от 08.05.2025)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>&lt;Об учреждении автономной некоммерческой орган...</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002E6B56" w:rsidRDefault="00783922">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 25.03.2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="002E6B56" w:rsidRDefault="002E6B56">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00521755"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F928A0"/>
+    <w:rsidRoot w:val="002E6B56"/>
+    <w:rsid w:val="002E6B56"/>
+    <w:rsid w:val="006B1FB4"/>
+    <w:rsid w:val="00783922"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{48043B0D-BF04-407C-A784-42F9668FC2B3}"/>
+  <w14:docId w14:val="7FB08F5C"/>
+  <w15:docId w15:val="{00BFA500-8E46-48E3-B626-F88E17D624A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4562,104 +5924,279 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="00521755"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
-    <w:rsid w:val="00521755"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
+    <w:name w:val="ConsPlusCell"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
-    <w:rsid w:val="00521755"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat0">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle0">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell0">
+    <w:name w:val="ConsPlusCell"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
+    <w:name w:val="ConsPlusTitlePage"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=780693&amp;dst=100003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=760670&amp;dst=100009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=780693&amp;dst=100003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=760670&amp;dst=100009" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=744222&amp;dst=100012" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=760670&amp;dst=100003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=760670&amp;dst=100008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=797640&amp;dst=100003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=744222&amp;dst=100014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=780693&amp;dst=100003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=744222&amp;dst=100008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=744222&amp;dst=100003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=849410&amp;dst=100003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=739832&amp;dst=100003" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=739832&amp;dst=100003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=744222&amp;dst=100007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=338668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=849410&amp;dst=100003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=797640&amp;dst=100003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=797640&amp;dst=100003" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=788917&amp;dst=100003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=760670&amp;dst=100008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=320453" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=788917&amp;dst=100003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=797640&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=760670&amp;date=25.03.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=320453&amp;date=25.03.2026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=797640&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=788917&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=760670&amp;date=25.03.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=744222&amp;date=25.03.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=872646&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=760670&amp;date=25.03.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=780693&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=744222&amp;date=25.03.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=780693&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=744222&amp;date=25.03.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=849410&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=872646&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=797640&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=739832&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=760670&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=744222&amp;date=25.03.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=788917&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=744222&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=849410&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=780693&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=338668&amp;date=25.03.2026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=760670&amp;date=25.03.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=739832&amp;date=25.03.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4917,70 +6454,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>27478</Characters>
+  <Pages>15</Pages>
+  <Words>5824</Words>
+  <Characters>33199</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>228</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>276</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Распоряжение Правительства РФ от 30.11.2019 N 2880-р
+(ред. от 08.05.2025)
+&lt;Об учреждении автономной некоммерческой организации "Национальные приоритеты"&gt;</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>RANEPA</Company>
+  <Company>КонсультантПлюс Версия 4025.00.50</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32234</CharactersWithSpaces>
+  <CharactersWithSpaces>38946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Распоряжение Правительства РФ от 30.11.2019 N 2880-р
+(ред. от 08.05.2025)
+&lt;Об учреждении автономной некоммерческой организации "Национальные приоритеты"&gt;</dc:title>
+  <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>